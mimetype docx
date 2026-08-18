--- v0 (2026-05-11)
+++ v1 (2026-08-18)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1652550544"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="017C6E01" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
         <w:p w14:paraId="1D94DC35" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
         <w:p w14:paraId="72D092EF" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
         <w:p w14:paraId="46A1DCCA" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
         <w:p w14:paraId="4A9FFA4A" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
         <w:p w14:paraId="7651B89B" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5"/>
         <w:p w14:paraId="3823F657" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5">
           <w:r>
             <w:rPr>
               <w:noProof/>
@@ -76,134 +77,135 @@
                     <wp:wrapNone/>
                     <wp:docPr id="96" name="Rectangle 2"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr>
                             <a:spLocks noChangeArrowheads="1"/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="6675120" cy="393192"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                             <a:extLst>
                               <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                                <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                               <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                                <a14:hiddenLine xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
                               <w:sdt>
                                 <w:sdtPr>
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                     <w:b/>
                                     <w:bCs/>
                                     <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                                     <w:spacing w:val="60"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                   <w:alias w:val="Firmenadresse"/>
                                   <w:id w:val="-94866558"/>
                                   <w:showingPlcHdr/>
                                   <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                                   <w:text/>
                                 </w:sdtPr>
+                                <w:sdtEndPr/>
                                 <w:sdtContent>
                                   <w:p w14:paraId="5C69F135" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="005E30C8">
                                     <w:pPr>
                                       <w:contextualSpacing/>
                                       <w:rPr>
                                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                                         <w:spacing w:val="60"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                                         <w:spacing w:val="60"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="20"/>
                                       </w:rPr>
                                       <w:t>[Geben Sie die Firmenadresse ein]</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback>
+              <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                 <w:pict>
                   <v:rect w14:anchorId="3B09281D" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.75pt;margin-top:766.5pt;width:525.6pt;height:30.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTqe/12QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TNF2MOEXRosOA&#10;bh3Q7QNoWY6F2aJGKbGzrx+lpGm23opdBIqkHt8jqdX12Hdip8kbtKXMJ1MptFVYG7sp5Y/v9x8+&#10;SuED2Bo6tLqUe+3l9fr9u9XgCj3DFrtak2AQ64vBlbINwRVZ5lWre/ATdNpysEHqIfCVNllNMDB6&#10;32Wz6XSRDUi1I1Tae/beHYJynfCbRqvw2DReB9GVkrmFdFI6q3hm6xUUGwLXGnWkAW9g0YOxXPQE&#10;dQcBxJbMK6jeKEKPTZgo7DNsGqN00sBq8uk/ap5acDpp4eZ4d2qT/3+w6uvuyX2jSN27B1Q/vbB4&#10;24Ld6BsiHFoNNZfLY6Oywfni9CBePD8V1fAFax4tbAOmHowN9RGQ1YkxtXp/arUeg1DsXCyuLvMZ&#10;T0Rx7GJ5kS9nqQQUz68d+fBJYy+iUUriUSZ02D34ENlA8ZwSi1m8N12XxtnZvxycGD2JfSQcd8MX&#10;YaxGzo5mhfWedRAetoO3mY0W6bcUA29GKf2vLZCWovtsuRfLfD6Pq5Qu88urqILOI9V5BKxiqFIG&#10;KQ7mbTis39aR2bRcKU+yLN5w/xqTpL2wOvLm6SfFx02N63V+T1kv/2n9BwAA//8DAFBLAwQUAAYA&#10;CAAAACEA8CwXDOIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBi9hNrP2K&#10;2RQpiKUIxVR73iZjEszOptltEv+9k5Me552H9yNeD6YWHbausqQgnAQgkDKbV1Qo+Di83C9BOK8p&#10;17UlVPCDDtbJ9VWso9z29I5d6gvBJuQiraD0vomkdFmJRruJbZD492Vboz2fbSHzVvdsbmr5EARz&#10;aXRFnFDqBjclZt/pxSjos313PLy9yv3dcWvpvD1v0s+dUrc3w/MTCI+D/4NhrM/VIeFOJ3uh3Ila&#10;wXwxY5L12XTKo0YiDJcLEKdRWz2uQCax/L8i+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDTqe/12QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDwLBcM4gAAAA0BAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                     <v:textbox>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
                               <w:spacing w:val="60"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:alias w:val="Firmenadresse"/>
                             <w:id w:val="-94866558"/>
                             <w:showingPlcHdr/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                             <w:text/>
                           </w:sdtPr>
                           <w:sdtContent>
                             <w:p w14:paraId="5C69F135" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="005E30C8">
                               <w:pPr>
                                 <w:contextualSpacing/>
@@ -279,120 +281,120 @@
                           </wpg:grpSpPr>
                           <wps:wsp>
                             <wps:cNvPr id="88" name="AutoShape 10"/>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="432" y="13608"/>
                                 <a:ext cx="11376" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="808080"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                                  <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                           <wps:wsp>
                             <wps:cNvPr id="89" name="AutoShape 11"/>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="432" y="14689"/>
                                 <a:ext cx="11376" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="straightConnector1">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="808080"/>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                                  <a14:hiddenFill xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </wpg:wgp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback>
+              <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                 <w:pict>
                   <v:group w14:anchorId="13F56862" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.75pt;margin-top:751.5pt;width:552.25pt;height:54pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="432,13608" coordsize="11376,1081" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd7IwuTwIAAK8GAAAOAAAAZHJzL2Uyb0RvYy54bWzklVtv2yAUx98n7Tsg3hfbudWx4lRTennp&#10;tkjtPgDB2EbDgIDEybffAdw06SpN6qS+TJEQ+Fw45/cHsrw+dALtmbFcyRJnoxQjJqmquGxK/PPp&#10;7kuOkXVEVkQoyUp8ZBZfrz5/Wva6YGPVKlExgyCJtEWvS9w6p4sksbRlHbEjpZkEY61MRxwsTZNU&#10;hvSQvRPJOE3nSa9MpY2izFr4ehONeBXy1zWj7kddW+aQKDHU5sJowrj1Y7JakqIxRLecDmWQd1TR&#10;ES5h01OqG+II2hn+R6qOU6Osqt2Iqi5Rdc0pCz1AN1n6qpt7o3Y69NIUfaNPmADtK07vTku/7++N&#10;ftQbE6uH6YOivyxwSXrdFOd2v26iM9r231QFepKdU6HxQ206nwJaQofA93jiyw4OUfh4lWaT6RRO&#10;BAXbPJ/l6SAAbUElHzadjDECYzaZp3kUh7a3Q3iWTa7mMThL88ybE1LEjUOxQ3FefDhN9gWY/Tdg&#10;jy3RLOhgPZCNQbwqcQ6NSNIBhK8AIfigLDTktwe/tYxU6UEOVJFU65bIhgXvp6OG4NjHRYhfWJDk&#10;r5TfwPXM+gxWqOlEihTaWHfPVIf8pMTWGcKb1q2VlHBflMmCoGT/YF1E/Bzg9ZXqjgsRro2QqC/x&#10;YjaehQCrBK+80btZ02zXwqA9gYuXp/436HXhBgdcViFZy0h1O8wd4SLOoWohw1GMRKK0W1UdN8bX&#10;Ngj9UYov3lA86HchHyk+QPHpPF/EC/KfKh5uPLyK4REYXnD/7J6vwwl5+Z9Z/QYAAP//AwBQSwME&#10;FAAGAAgAAAAhAJSdLlrlAAAAEgEAAA8AAABkcnMvZG93bnJldi54bWxMT01rwzAMvQ/2H4wGu622&#10;l6aUNE4p3cepDNYOxm5urCahsR1iN0n//dTTdhFP0tPTe/l6si0bsA+NdwrkTABDV3rTuErB1+Ht&#10;aQksRO2Mbr1DBVcMsC7u73KdGT+6Txz2sWIk4kKmFdQxdhnnoazR6jDzHTranXxvdaS2r7jp9Uji&#10;tuXPQiy41Y2jD7XucFtjed5frIL3UY+bRL4Ou/Npe/05pB/fO4lKPT5MLysqmxWwiFP8u4BbBvIP&#10;BRk7+oszgbUK5klKTJqnIqFkN4acLwkdCS2kFMCLnP+PUvwCAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXeyMLk8CAACvBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAlJ0uWuUAAAASAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" o:allowincell="f">
                     <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                       <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 10" o:spid="_x0000_s1027" type="#_x0000_t32" style="position:absolute;left:432;top:13608;width:11376;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAg3yEfxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#10;EIbvgu+wTKE33ZhDkegqYhGkFIpRocdhd5oEs7Mxu9X07TsHwcvAz/B/M99yPfhW3aiPTWADs2kG&#10;itgG13Bl4HTcTeagYkJ22AYmA38UYb0aj5ZYuHDnA93KVCmBcCzQQJ1SV2gdbU0e4zR0xLL7Cb3H&#10;JLGvtOvxLnDf6jzL3rTHhuVCjR1ta7KX8tcbGM7fudWfs7Nt8u7Dfl23R30ojXl9Gd4XMjYLUImG&#10;9Gw8EHtnYC4fi5DIgF79AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACDfIR/HAAAA4AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="gray"/>
                     <v:shape id="AutoShape 11" o:spid="_x0000_s1028" type="#_x0000_t32" style="position:absolute;left:432;top:14689;width:11376;height:0;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPk4SExgAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/sfwlvwtqb2IFqNsiiCiLBYFTw+kmdbtnmpTdT67zeC4GVgGOYbZjrvbC1u1PrKsYJBPwFB&#10;rJ2puFBw2K++RyB8QDZYOyYFD/Iwn31+TDEz7s47uuWhEBHCPkMFZQhNJqXXJVn0fdcQx+zsWosh&#10;2raQpsV7hNtapkkylBYrjgslNrQoSf/lV6ugO55SLbeDo67SZqN/L4u93OVK9b665STKzwREoC68&#10;Gy/E2igYjeF5KJ4BOfsHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT5OEhMYAAADgAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="gray"/>
                     <w10:wrap anchorx="page" anchory="page"/>
                     <w10:anchorlock/>
                   </v:group>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
-        <w:p w14:paraId="56AE2DF6" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00BE4FE5" w:rsidRDefault="00000000" w:rsidP="00BE4FE5">
+        <w:p w14:paraId="56AE2DF6" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00BE4FE5" w:rsidRDefault="002B07DA" w:rsidP="00BE4FE5">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="732625B5" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRPr="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4FE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -409,53 +411,54 @@
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLTPro-Bd" w:hAnsi="HelveticaNeueLTPro-Bd" w:cs="HelveticaNeueLTPro-Bd"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A2A1E2F" w14:textId="77777777" w:rsidR="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00DC7F51">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BE4FE5" w:rsidSect="00BE4FE5">
           <w:headerReference w:type="even" r:id="rId7"/>
           <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD4BEB3" w14:textId="77777777" w:rsidR="00DC7F51" w:rsidRPr="00BE4FE5" w:rsidRDefault="00BE4FE5" w:rsidP="00BE4FE5">
       <w:pPr>
         <w:pStyle w:val="EinfacherAbsatz"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -823,66 +826,82 @@
           <w:p w14:paraId="6CE55A8C" w14:textId="24821CEB" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="005E30C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INDIVIDUAL-NR, KENNZEICHEN, POSITION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35CFA3B2" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
+          <w:p w14:paraId="35CFA3B2" w14:textId="7986FAD1" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>HÄNLDER, ORT, KAUFDATUM</w:t>
+              <w:t>HÄND</w:t>
+            </w:r>
+            <w:r w:rsidR="002B07DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007608AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ER, ORT, KAUFDATUM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D7D2CC"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79C7C0CC" w14:textId="77777777" w:rsidR="0075782A" w:rsidRPr="007608AE" w:rsidRDefault="0075782A" w:rsidP="007608AE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007608AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NEUPREIS</w:t>
@@ -2871,70 +2890,70 @@
       </w:pPr>
       <w:r w:rsidRPr="0008257B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTIZEN</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B40DAA" w:rsidRPr="0008257B" w:rsidSect="00BE4FE5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C2BEFBF" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="621C2739" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -2972,51 +2991,61 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLTPro-Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24402A9E" w14:textId="77777777" w:rsidR="002B07DA" w:rsidRDefault="002B07DA">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4ED3CC9D" w14:textId="59AA762E" w:rsidR="005E30C8" w:rsidRPr="003F1509" w:rsidRDefault="00C93FCF" w:rsidP="00C93FCF">
     <w:pPr>
       <w:pStyle w:val="EinfacherAbsatz"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Polizeiliche Kriminalprävention der Länder und des Bundes, Zentrale Geschäftsstelle, Taubenheimstraße 85, 70372 Stuttgart</w:t>
     </w:r>
     <w:r w:rsidR="005E30C8" w:rsidRPr="00B2158A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62155373" wp14:editId="672F532B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-3613150</wp:posOffset>
           </wp:positionH>
@@ -3057,52 +3086,52 @@
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="17186123" w14:textId="09274DAE" w:rsidR="005E30C8" w:rsidRPr="00C93FCF" w:rsidRDefault="00C93FCF" w:rsidP="00C93FCF">
     <w:pPr>
       <w:pStyle w:val="EinfacherAbsatz"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B2158A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D968425" wp14:editId="7BE360B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-511810</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1834694</wp:posOffset>
           </wp:positionV>
@@ -3149,133 +3178,136 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLTPro-Lt" w:hAnsi="HelveticaNeueLTPro-Lt" w:cs="HelveticaNeueLTPro-Lt"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Polizeiliche Kriminalprävention der Länder und des Bundes, Zentrale Geschäftsstelle, Taubenheimstraße 85, 70372 Stuttgart</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3A3CBFE2" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F3633A4" w14:textId="77777777" w:rsidR="00955828" w:rsidRDefault="00955828" w:rsidP="003F1509">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CC77DAA" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7CC77DAA" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="002B07DA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="2141831888"/>
         <w:placeholder>
           <w:docPart w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005E30C8">
           <w:t>[Geben Sie Text ein]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="005E30C8">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="167149577"/>
         <w:placeholder>
           <w:docPart w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005E30C8">
           <w:t>[Geben Sie Text ein]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="005E30C8">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="707836254"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005E30C8">
           <w:t>[Geben Sie Text ein]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0C2CE6A3" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRDefault="005E30C8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="47A6A2AA" w14:textId="1D5339AF" w:rsidR="005E30C8" w:rsidRPr="003F1509" w:rsidRDefault="005E30C8" w:rsidP="003F1509">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00B2158A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62EF5A16" wp14:editId="1CD8AA5F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-361315</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>8237855</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7153748" cy="1488466"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
@@ -3309,51 +3341,51 @@
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5563D9D6" w14:textId="76E357B5" w:rsidR="005E30C8" w:rsidRDefault="00894AC6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E224FDA" wp14:editId="01B6965C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7618730</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>292100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1263650" cy="875665"/>
           <wp:effectExtent l="0" t="0" r="6350" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Grafik 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -3444,51 +3476,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:rect w14:anchorId="5C041BF6" id="Rechteck 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-26.9pt;margin-top:-42.3pt;width:752.55pt;height:549.25pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDf4Z0WmwIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbNRQiUlQBnSZV&#10;gAYTz65jt9Ecn2e7Tbu/fmc7CRVDe5iWB8vOfffd77u6PjSK7IV1NeiSjs9GlAjNoar1pqTfn5ef&#10;LihxnumKKdCipEfh6PX844er1hRiAltQlbAESbQrWlPSrfemyDLHt6Jh7gyM0CiUYBvm8Wk3WWVZ&#10;i+yNyiaj0XnWgq2MBS6cw7+3SUjnkV9Kwf2DlE54okqKvvl42niuw5nNr1ixscxsa965wf7Bi4bV&#10;Go0OVLfMM7Kz9R9UTc0tOJD+jEOTgZQ1FzEGjGY8ehPN05YZEWPB5DgzpMn9P1p+v38yjza47swK&#10;+A+HGcla44pBEh6uwxykbQIWHSeHmMXjkEVx8ITjz8s8n32+yCnhKDu/nOXTWR7ynLGiVzfW+S8C&#10;GhIuJbVYppg9tl85n6A9JFjTsKyViqVSmrQlnVzkyEl4Y6qSOr2Jyg5UXQVgDMZu1jfKkj3Dwt8t&#10;727vFp0PJzD0SOku3BRhjNUflQgcSn8TktQVxjRJFkJXioGWcS60HyfRllUiWctH+PXGeo0YfiQM&#10;zBK9HLg7gh6ZSHrulIwOH1RFbOpBefQ3x5LyoBEtg/aDclNrsO8RKIyqs5zwfZJSakKW1lAdHy2x&#10;kEbKGb6ssZgr5vwjszhDOG24F/wDHlIBFg26GyVbsL/e+x/w2NoopaTFmcTa/twxKyhRXzU2/eV4&#10;Og1DHB/TfDbBhz2VrE8letfcAFZ/jBvI8HgNeK/6q7TQvOD6WASrKGKao+2Scm/7x41PuwIXEBeL&#10;RYTh4BrmV/rJ8EAeshqa9fnwwqzpOtrjMNxDP7+seNPYCRs0NSx2HmQdu/41r12+cehj43QLKmyV&#10;03dEva7R+W8AAAD//wMAUEsDBBQABgAIAAAAIQACIPtk5wAAABIBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Bb8IwDIXvk/YfIk/aDdKsgEppitAmJm03GNLELTSh6WicrgnQ/fuZ03axnmX7+XvFcnAt&#10;u5g+NB4liHECzGDldYO1hN3HepQBC1GhVq1HI+HHBFiW93eFyrW/4sZctrFmZIIhVxJsjF3Oeais&#10;cSqMfWeQZkffOxWp7Wuue3Ulc9fypySZcacapA9WdebZmuq0PTsJ+6xff1bfNn19F7vTsBJv4ave&#10;S/n4MLwsqKwWwKIZ4t8F3DIQP5QEdvBn1IG1EkbTlPgjiWwyA3bbmExFCuxAKhHpHHhZ8P9Ryl8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3+GdFpsCAACOBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAiD7ZOcAAAASAQAADwAAAAAAAAAAAAAA&#10;AAD1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" filled="f" strokecolor="#efedea" strokeweight="2.25pt">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005E30C8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659262" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="063BC61F" wp14:editId="7F1889A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-148590</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:posOffset>-304165</wp:posOffset>
               </wp:positionV>
@@ -3532,51 +3564,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:rect w14:anchorId="76A1DA97" id="Rechteck 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-11.7pt;margin-top:-23.95pt;width:722.15pt;height:512.55pt;z-index:-251657218;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAznkcJlQIAAIMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22ndR9GnSJom2FA&#10;0BZrh54VWY6NyaImKXGyXz9Ksr2g6y7DfBBE8+PHh0he3+w7SXbC2BZUSbOTlBKhOFSt2pT028vy&#10;0yUl1jFVMQlKlPQgLL2Zf/xw3etCzKABWQlDkETZotclbZzTRZJY3oiO2RPQQqGyBtMxh6LZJJVh&#10;PbJ3Mpml6XnSg6m0AS6sxb93UUnngb+uBXePdW2FI7KkGJsLpwnn2p/J/JoVG8N00/IhDPYPUXSs&#10;Veh0orpjjpGtaf+g6lpuwELtTjh0CdR1y0XIAbPJ0jfZPDdMi5ALFsfqqUz2/9Hyh92zfjI+dKtX&#10;wL9brEjSa1tMGi/YAbOvTeexGDjZhyoepiqKvSMcf15lF9lpmlPCUXeep1enl7mvc8KK0Vwb6z4L&#10;6Ii/lNTgM4Xqsd3KuggdISEykG21bKUMgtmsb6UhO4ZPer+8v7tfDOz2GCYV6UuaX2R5GqgVeILI&#10;LdWQY0wrJOgOUnh6qb6KmrQVJjILhqEVxeSRcS6Uy6KqYZWIgeQpfmMcvnm9Rcg5EHrmGv1P3APB&#10;iIwkI3eMcsB7UxE6eTKOGf0lsGg8WQTPoNxk3LUKzHuZScxq8BzxY5FiaXyV1lAdngwxEOfIar5s&#10;8QVXzLonZnBwcMRwGbhHPGoJ+AAw3ChpwPx877/HYz+jlpIeB7Gk9seWGUGJ/KKw06+yszM/uUE4&#10;yy9mKJhjzfpYo7bdLWBjZLh2NA9Xj3dyvNYGulfcGQvvFVVMcfRdUu7MKNy6uCBw63CxWAQYTqtm&#10;bqWeNffkvqq+Q1/2r8zooY0dTsADjEPLijfdHLHeUsFi66BuQ6v/rutQb5z00DjDVvKr5FgOqN+7&#10;c/4LAAD//wMAUEsDBBQABgAIAAAAIQA3t6iU5QAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/b&#10;SsQwEH0X/Icwgm+7qbVYt9t00VWRRRS6F/AxbWJTbJKSpBf/3tknfRnOMGfOJd/MuiOjdL61hsHN&#10;MgIiTW1FaxoGx8PL4h6ID9wI3lkjGfxID5vi8iLnmbCTKeW4Dw1BEeMzzkCF0GeU+lpJzf3S9tLg&#10;7cs6zQOurqHC8QnFdUfjKLqjmrcGHRTv5VbJ+ns/aAbPj59uN1fl2/ReHrYnO5Yfw6ti7Ppqflrj&#10;eFgDCXIOfx9w7oD5ocBglR2M8KRjsIhvE6QiSNIVkDMjiSNEFYNVmsZAi5z+b1L8AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADOeRwmVAgAAgwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADe3qJTlAAAAEQEAAA8AAAAAAAAAAAAAAAAA7wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#efedea" stroked="f" strokeweight="4.5pt">
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005E30C8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="451B2164" wp14:editId="0AA8AF45">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>167640</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>385445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1734820" cy="1727200"/>
               <wp:effectExtent l="50800" t="0" r="43180" b="0"/>
@@ -3631,268 +3663,252 @@
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                     <wps:wsp>
                       <wps:cNvPr id="5" name="Textfeld 5"/>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm rot="20494260">
                           <a:off x="0" y="528320"/>
                           <a:ext cx="1734820" cy="629920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="79AA2089" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRPr="00DC7F51" w:rsidRDefault="005E30C8" w:rsidP="00BE4FE5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DC7F51">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Wertgegen-</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00DC7F51">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:br/>
-                            </w:r>
-[...7 lines deleted...]
-                              </w:rPr>
                               <w:t>standsliste</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="451B2164" id="Gruppierung 6" o:spid="_x0000_s1027" style="position:absolute;margin-left:13.2pt;margin-top:30.35pt;width:136.6pt;height:136pt;z-index:-251646976" coordsize="17348,17272" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS9i7WPgMAAF0KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVltP2zAUfp+0/2D5faRNbzQiRR03TUKA&#10;BhPPruM00Rzbs90m7Nfv2LlQSitQ0aRpL4kv5/qd853k5LQqOFozbXIpYtw/6mHEBJVJLpYx/vFw&#10;+eUYI2OJSAiXgsX4iRl8Ovv86aRUEQtlJnnCNAIjwkSlinFmrYqCwNCMFcQcScUEXKZSF8TCVi+D&#10;RJMSrBc8CHu9cVBKnSgtKTMGTs/rSzzz9tOUUXubpoZZxGMMsVn/1P65cM9gdkKipSYqy2kTBjkg&#10;ioLkApx2ps6JJWil81emipxqaWRqj6gsApmmOWU+B8im39vK5krLlfK5LKNyqTqYANotnA42S2/W&#10;V1rdqzsNSJRqCVj4nculSnXh3hAlqjxkTx1krLKIwmF/Mhgeh4Ashbv+JJxAUWpQaQbIv9Kj2cUb&#10;mkHrOHgRTqmgQcwzBuZjGNxnRDEPrYkAgzuN8iTGA4wEKaBNb9eEo4FLxPkFgQ4hExkAawc8k7GD&#10;YRdCNSjbCHV5kkhpY6+YLJBbxJhxnivjoiMRWV8bC2GAdCvljo3keXKZc+43erk44xpBzDG+GA0u&#10;Qh85qLwQ48IJC+nUaov1CfM0ady4dOsE/co+cea0uPjOUoDIVdzH5QnKOq+EUiZs3wEGbr20U0vB&#10;Vac4eFuxkXeqdVSdcvi2cqfhPUthO+UiF1LvMsC7kNNaHsLfyNstFzJ5gu7Qsh4dRtHLHKp0TYy9&#10;IxpmBRQd5p+9hUfKZRlj2awwyqT+vevcyUP7wi1GJcyeGJtfK6IZRvybgMae9odDN6z8ZjgCTmGk&#10;N28WmzdiVZxJqHwfJq2ifunkLW+XqZbFI4zJufMKV0RQ8B1janW7ObP1TIRBS9l87sVgQClir8W9&#10;om3VXQs+VI9Eq6ZVLcyBG9mS6VW71rKuHkLOV1amue/lZ1wbvIHYNdP+OsNHLcMfIPKU8QSNtliO&#10;bPVV+j5v2L/J97oPwt5wOgzHPd9SL6bjKDweQLVAEzp416Abh9NpLbCf/xq+Wt70HvJ3FHZMq8H9&#10;IKfrTA7g9DsU93P6HcoHcDr52Y6hvZy21aJqivsf09v+S+T2H3P4h/Hfh+Z/y/0kbe79MHj+K5z9&#10;AQAA//8DAFBLAwQUAAYACAAAACEAOUTyK+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vD&#10;QBTE74LfYXmCN7v5o2kb81JKUU+lYCtIb9vkNQnNvg3ZbZJ+e9eTHocZZn6TrSbdioF62xhGCGcB&#10;COLClA1XCF+H96cFCOsUl6o1TAg3srDK7+8ylZZm5E8a9q4SvoRtqhBq57pUSlvUpJWdmY7Ye2fT&#10;a+W87CtZ9mr05bqVURAkUquG/UKtOtrUVFz2V43wMapxHYdvw/Zy3tyOh5fd9zYkxMeHaf0KwtHk&#10;/sLwi+/RIfdMJ3Pl0ooWIUqefRIhCeYgvB8tlwmIE0IcR3OQeSb/P8h/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANL2LtY+AwAAXQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADlE8ivhAAAACQEAAA8AAAAAAAAAAAAAAAAAmAUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACmBgAAAAA=&#10;">
+            <v:group w14:anchorId="451B2164" id="Gruppierung 6" o:spid="_x0000_s1027" style="position:absolute;margin-left:13.2pt;margin-top:30.35pt;width:136.6pt;height:136pt;z-index:-251646976" coordsize="17348,17272" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGHL+oUgMAAIUKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVltP2zAUfp+0/2D5faRNbzQiIMZNkxCg&#10;wcSz6zhpNMf2bJe0+/U7tpNQSitQkaZpL4kv5/qd853k6GRZcfTEtCmlSHH/oIcRE1RmpShS/OPh&#10;8sshRsYSkREuBUvxihl8cvz501GtEhbLueQZ0wiMCJPUKsVza1USRYbOWUXMgVRMwGUudUUsbHUR&#10;ZZrUYL3iUdzrjaNa6kxpSZkxcHoeLvGxt5/njNrbPDfMIp5iiM36p/bPmXtGx0ckKTRR85I2YZA9&#10;oqhIKcBpZ+qcWIIWunxlqiqplkbm9oDKKpJ5XlLmc4Bs+r2NbK60XCifS5HUhepgAmg3cNrbLL15&#10;utOozFI8xkiQCkp0pRdKlUwvRIHGDqBaFQnIXWl1r+50c1CEnct5mevKvSEbtPTQrjpo2dIiCof9&#10;yWB4GEMFKNz1J/EEihfAp3Oo0Cs9Or94QzNqHUcuvi6cWkEjmWeszMewup8TxXwJjMOgwWrQYnX7&#10;RDgaBJC8QIeQSQyAtQWeydjBsA2hAMomQl2eJFHa2CsmK+QWKWacl8q46EhCnq6NhdKAdCvljo3k&#10;ZXZZcu43upidcY0g5hRfjAYXsY8cVF6IceGEhXRqwWI4YZ5OjRsHc0jQr+yKM6fFxXeWQzu5ivu4&#10;PJFZ55VQyoTtO8DArZd2ajm46hQHbys28k41RNUpx28rdxresxS2U65KIfU2A7wLOQ/yEP5a3m45&#10;k9kKukPLMGKMopclVOmaGHtHNMwUKDrMSXsLj5zLOsWyWWE0l/r3tnMnD+0LtxjVMKNSbH4tiGYY&#10;8W8CGnvaHw7dUPOb4Qg4hZFev5mt34hFdSah8n2YyIr6pZO3vF3mWlaPME5PnVe4IoKC7xRTq9vN&#10;mQ2zEwYyZaenXgwGmSL2Wtwr2lbdteDD8pFo1bSqhTlwI1syvWrXIOvqIeTpwsq89L38jGuDNxDb&#10;jaO/wPBRy/AHiDxnPEOjDZYju/wqfZ/7idjSIUyl0AdxbzgdxuOeb6kX03EUHw6gWqAJHbxt0I3j&#10;6TQI7Oa/hq+bN72D/B2FHdMCuB/kdMhkD06/Q3E3p9+hvAens5/tGNrJabucLZvi/sf0tv8Suf3H&#10;HP51/Peh+S9zP1Prez8Mnv8ej/8AAAD//wMAUEsDBBQABgAIAAAAIQA5RPIr4QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYI3u/mjaRvzUkpRT6VgK0hv2+Q1Cc2+Ddltkn57&#10;15MehxlmfpOtJt2KgXrbGEYIZwEI4sKUDVcIX4f3pwUI6xSXqjVMCDeysMrv7zKVlmbkTxr2rhK+&#10;hG2qEGrnulRKW9SklZ2Zjth7Z9Nr5bzsK1n2avTlupVRECRSq4b9Qq062tRUXPZXjfAxqnEdh2/D&#10;9nLe3I6Hl933NiTEx4dp/QrC0eT+wvCL79Eh90wnc+XSihYhSp59EiEJ5iC8Hy2XCYgTQhxHc5B5&#10;Jv8/yH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABhy/qFIDAACFCgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOUTyK+EAAAAJAQAADwAAAAAA&#10;AAAAAAAAAACsBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAALoGAAAAAA==&#10;">
               <v:oval id="Oval 3" o:spid="_x0000_s1028" style="position:absolute;left:76;width:17272;height:17272;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATTcDhxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim6qRSS6ii0ESm/+AfH23H0mwezbkN3EtJ/eFYQeh5n5DbNc97YSHTW+dKzgfZyA&#10;INbOlJwrOOyz0RyED8gGK8ek4Jc8rFeDlyWmxt14S90u5CJC2KeooAihTqX0uiCLfuxq4uhdXGMx&#10;RNnk0jR4i3BbyUmSzKTFkuNCgTV9FaSvu9Yq+Owmb9d51h9/DtOzPrUfWav/KqVeh/1mASJQH/7D&#10;z/a3UTCFx5V4A+TqDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABNNwOHEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#e53e23" stroked="f"/>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;top:5283;width:17348;height:6299;rotation:-1207763fd;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwU+vAwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fa8Iw&#10;FMXfB36HcAVfRNMJDqlGEZko25NO9PXaXJtic1OaaDs//SIIezycPz/ObNHaUtyp9oVjBe/DBARx&#10;5nTBuYLDz3owAeEDssbSMSn4JQ+Leedthql2De/ovg+5iCPsU1RgQqhSKX1myKIfuoo4ehdXWwxR&#10;1rnUNTZx3JZylCQf0mLBkWCwopWh7Lq/2Qh5fJ1Pm/B5bPrcP37rxuSZ3ynV67bLKYhAbfgPv9pb&#10;rWAMzyvxBsj5HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBwU+vAwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="79AA2089" w14:textId="77777777" w:rsidR="005E30C8" w:rsidRPr="00DC7F51" w:rsidRDefault="005E30C8" w:rsidP="00BE4FE5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DC7F51">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Wertgegen-</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DC7F51">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:br/>
-                      </w:r>
-[...7 lines deleted...]
-                        </w:rPr>
                         <w:t>standsliste</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F1509"/>
     <w:rsid w:val="000667E0"/>
     <w:rsid w:val="0008257B"/>
     <w:rsid w:val="002601DC"/>
     <w:rsid w:val="002718A2"/>
+    <w:rsid w:val="002B07DA"/>
     <w:rsid w:val="003F1509"/>
     <w:rsid w:val="004C19D8"/>
     <w:rsid w:val="005E30C8"/>
     <w:rsid w:val="00733583"/>
     <w:rsid w:val="0075782A"/>
     <w:rsid w:val="007608AE"/>
     <w:rsid w:val="00894AC6"/>
     <w:rsid w:val="00895A71"/>
     <w:rsid w:val="009270C3"/>
     <w:rsid w:val="00953066"/>
     <w:rsid w:val="00955828"/>
     <w:rsid w:val="00B40DAA"/>
     <w:rsid w:val="00BE4FE5"/>
     <w:rsid w:val="00C76559"/>
     <w:rsid w:val="00C93FCF"/>
     <w:rsid w:val="00DC7F51"/>
     <w:rsid w:val="00FC2B67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C95437D"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{CAC0CB1A-FB8D-1D4F-9D45-9BF906B078AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4367,81 +4383,81 @@
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00BE4FE5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A2E1103D-FE3B-6B48-8F8E-E37D64EA4E9B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00113483" w:rsidRDefault="00113483" w:rsidP="00113483">
           <w:pPr>
             <w:pStyle w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
           </w:pPr>
           <w:r>
             <w:t>[Geben Sie Text ein]</w:t>
           </w:r>
         </w:p>
@@ -4456,51 +4472,51 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6EAAECF-38A1-5345-AF04-BC4301BF6D6C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00113483" w:rsidRDefault="00113483" w:rsidP="00113483">
           <w:pPr>
             <w:pStyle w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
           </w:pPr>
           <w:r>
             <w:t>[Geben Sie Text ein]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
@@ -4534,126 +4550,121 @@
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaNeueLTPro-Lt">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00113483"/>
     <w:rsid w:val="00113483"/>
     <w:rsid w:val="002718A2"/>
     <w:rsid w:val="00B30B0E"/>
     <w:rsid w:val="00B37016"/>
     <w:rsid w:val="00C76559"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:defaultImageDpi w14:val="300"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5033,51 +5044,51 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0236D158B91DD4E9F905B2A79AD8544">
     <w:name w:val="F0236D158B91DD4E9F905B2A79AD8544"/>
     <w:rsid w:val="00113483"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52AA3D3410648A4CAA2304B230B1D62C">
     <w:name w:val="52AA3D3410648A4CAA2304B230B1D62C"/>
     <w:rsid w:val="00113483"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-Design">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>